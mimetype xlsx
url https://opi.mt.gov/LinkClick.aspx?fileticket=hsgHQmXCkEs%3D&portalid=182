--- v0 (2025-10-14)
+++ v1 (2026-05-26)
@@ -1,940 +1,1768 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28623"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cpa615\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\School Nutrition\Audits, Fund 12 and Risk Assessment\Paid Lunch Price Reports\Paid Lunch Report 2025-26\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4A452571-45A5-4AF5-A784-358C9753F583}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{681CA0F9-CEFC-40A8-8AB1-EC2EF11E23DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{BA165206-7B14-4BBC-8077-C5F041292C5C}"/>
+    <workbookView xWindow="1830" yWindow="540" windowWidth="12220" windowHeight="10795" xr2:uid="{A0D6E881-CF9E-4C31-8B7E-0B57299B30EA}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" refMode="R1C1"/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$4:$E$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">Sheet1!$1:$4</definedName>
+  </definedNames>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1192" uniqueCount="521">
+  <si>
+    <t>SFA ID</t>
+  </si>
+  <si>
+    <t>SFA Name</t>
+  </si>
+  <si>
+    <t>Elementary</t>
+  </si>
+  <si>
+    <t>0861</t>
+  </si>
   <si>
     <t>Absarokee Public Schools</t>
   </si>
   <si>
+    <t>$2.50</t>
+  </si>
+  <si>
+    <t>$2.75</t>
+  </si>
+  <si>
+    <t>0577</t>
+  </si>
+  <si>
     <t>Alberton K-12 Schools</t>
   </si>
   <si>
+    <t>$0.00</t>
+  </si>
+  <si>
+    <t>0536</t>
+  </si>
+  <si>
     <t>Alder-Upper Ruby Elem</t>
   </si>
   <si>
+    <t>$3.00</t>
+  </si>
+  <si>
     <t>N/A</t>
   </si>
   <si>
+    <t>0236</t>
+  </si>
+  <si>
     <t>Anaconda Public Schools</t>
   </si>
   <si>
+    <t>0366</t>
+  </si>
+  <si>
     <t>Anderson Elementary</t>
   </si>
   <si>
+    <t>$3.65</t>
+  </si>
+  <si>
+    <t>0474</t>
+  </si>
+  <si>
     <t>Arlee Public Schools</t>
   </si>
   <si>
+    <t>1215</t>
+  </si>
+  <si>
     <t>Arrowhead Elementary</t>
   </si>
   <si>
+    <t>$4.00</t>
+  </si>
+  <si>
+    <t>0800</t>
+  </si>
+  <si>
     <t>Ashland Elementary</t>
   </si>
   <si>
+    <t>0498</t>
+  </si>
+  <si>
     <t>Auchard Creek Elementary</t>
   </si>
   <si>
+    <t>0503</t>
+  </si>
+  <si>
     <t>Augusta Public Schools</t>
   </si>
   <si>
+    <t>1218</t>
+  </si>
+  <si>
     <t>Ayers Elementary</t>
   </si>
   <si>
+    <t>0785</t>
+  </si>
+  <si>
     <t>Bainville K-12 Schools</t>
   </si>
   <si>
+    <t>$4.99</t>
+  </si>
+  <si>
+    <t>0244</t>
+  </si>
+  <si>
     <t>Baker K-12 Schools</t>
   </si>
   <si>
+    <t>0076</t>
+  </si>
+  <si>
     <t>Belfry K-12 Schools</t>
   </si>
   <si>
+    <t>0368</t>
+  </si>
+  <si>
     <t>Belgrade Public Schools</t>
   </si>
   <si>
+    <t>$3.25</t>
+  </si>
+  <si>
+    <t>$3.50</t>
+  </si>
+  <si>
+    <t>$3.75</t>
+  </si>
+  <si>
+    <t>0112</t>
+  </si>
+  <si>
     <t>Belt Public Schools</t>
   </si>
   <si>
+    <t>0138</t>
+  </si>
+  <si>
     <t>Big Sandy Public Schools</t>
   </si>
   <si>
+    <t>$2.25</t>
+  </si>
+  <si>
+    <t>1239</t>
+  </si>
+  <si>
     <t>Big Sky K-12 Schools</t>
   </si>
   <si>
+    <t>$4.50</t>
+  </si>
+  <si>
+    <t>0331</t>
+  </si>
+  <si>
     <t>Bigfork Public Schools</t>
   </si>
   <si>
+    <t>9050</t>
+  </si>
+  <si>
     <t>Billings Central H S</t>
   </si>
   <si>
+    <t>$2.90</t>
+  </si>
+  <si>
+    <t>$3.10</t>
+  </si>
+  <si>
+    <t>0966</t>
+  </si>
+  <si>
     <t>Billings Public Schools</t>
   </si>
   <si>
+    <t>9256</t>
+  </si>
+  <si>
     <t>Blessed Trinity Schl</t>
   </si>
   <si>
+    <t>0968</t>
+  </si>
+  <si>
     <t>Blue Creek Elementary</t>
   </si>
   <si>
+    <t>$3.90</t>
+  </si>
+  <si>
+    <t>0590</t>
+  </si>
+  <si>
     <t>Bonner Elementary</t>
   </si>
   <si>
+    <t>0456</t>
+  </si>
+  <si>
     <t>Boulder Elementary</t>
   </si>
   <si>
+    <t>$3.35</t>
+  </si>
+  <si>
+    <t>0425</t>
+  </si>
+  <si>
     <t>Box Elder Public Schools</t>
   </si>
   <si>
+    <t>0350</t>
+  </si>
+  <si>
     <t>Bozeman Public Schools</t>
   </si>
   <si>
+    <t>0059</t>
+  </si>
+  <si>
     <t>Bridger K-12 Schools</t>
   </si>
   <si>
+    <t>0705</t>
+  </si>
+  <si>
     <t>Broadus Public Schools</t>
   </si>
   <si>
+    <t>0979</t>
+  </si>
+  <si>
     <t>Broadview Public Schools</t>
   </si>
   <si>
+    <t>0783</t>
+  </si>
+  <si>
     <t>Brockton Public Schools</t>
   </si>
   <si>
+    <t>0400</t>
+  </si>
+  <si>
     <t>Browning Public Schools</t>
   </si>
   <si>
+    <t>0840</t>
+  </si>
+  <si>
     <t>Butte Public Schools</t>
   </si>
   <si>
+    <t>$3.05</t>
+  </si>
+  <si>
+    <t>$3.30</t>
+  </si>
+  <si>
+    <t>0969</t>
+  </si>
+  <si>
     <t>Canyon Creek Elementary</t>
   </si>
   <si>
+    <t>0458</t>
+  </si>
+  <si>
+    <t>Cardwell Elementary</t>
+  </si>
+  <si>
+    <t>0101</t>
+  </si>
+  <si>
     <t>Cascade Public Schools</t>
   </si>
   <si>
+    <t>0317</t>
+  </si>
+  <si>
     <t>Cayuse Prairie Elementary</t>
   </si>
   <si>
+    <t>0104</t>
+  </si>
+  <si>
     <t>Centerville Public Schls</t>
   </si>
   <si>
+    <t>$3.15</t>
+  </si>
+  <si>
+    <t>1205</t>
+  </si>
+  <si>
     <t>Charlo Public Schools</t>
   </si>
   <si>
+    <t>1236</t>
+  </si>
+  <si>
     <t>Chester-Joplin-Inverness PS</t>
   </si>
   <si>
+    <t>0028</t>
+  </si>
+  <si>
     <t>Chinook Public Schools</t>
   </si>
   <si>
+    <t>$2.00</t>
+  </si>
+  <si>
+    <t>0883</t>
+  </si>
+  <si>
     <t>Choteau Public Schools</t>
   </si>
   <si>
+    <t>0548</t>
+  </si>
+  <si>
     <t>Circle Public Schools</t>
   </si>
   <si>
+    <t>0452</t>
+  </si>
+  <si>
     <t>Clancy Elementary</t>
   </si>
   <si>
+    <t>0595</t>
+  </si>
+  <si>
     <t>Clinton Elementary</t>
   </si>
   <si>
+    <t>$2.65</t>
+  </si>
+  <si>
+    <t>$2.26</t>
+  </si>
+  <si>
+    <t>0796</t>
+  </si>
+  <si>
     <t>Colstrip Public Schools</t>
   </si>
   <si>
+    <t>0313</t>
+  </si>
+  <si>
     <t>Columbia Falls Pub Schls</t>
   </si>
   <si>
+    <t>0848</t>
+  </si>
+  <si>
     <t>Columbus Public Schools</t>
   </si>
   <si>
+    <t>0674</t>
+  </si>
+  <si>
     <t>Conrad Public Schools</t>
   </si>
   <si>
+    <t>0731</t>
+  </si>
+  <si>
     <t>Corvallis K-12 Schools</t>
   </si>
   <si>
+    <t>0778</t>
+  </si>
+  <si>
     <t>Culbertson Public Schools</t>
   </si>
   <si>
+    <t>$1.50</t>
+  </si>
+  <si>
+    <t>$1.75</t>
+  </si>
+  <si>
+    <t>0975</t>
+  </si>
+  <si>
     <t>Custer K-12 Schools</t>
   </si>
   <si>
+    <t>0402</t>
+  </si>
+  <si>
     <t>Cut Bank Public Schools</t>
   </si>
   <si>
+    <t>0740</t>
+  </si>
+  <si>
     <t>Darby K-12 Schools</t>
   </si>
   <si>
+    <t>0712</t>
+  </si>
+  <si>
     <t>Deer Lodge School District No1</t>
   </si>
   <si>
+    <t>$2.85</t>
+  </si>
+  <si>
+    <t>$2.95</t>
+  </si>
+  <si>
+    <t>0307</t>
+  </si>
+  <si>
     <t>Deer Park Elementary</t>
   </si>
   <si>
+    <t>0281</t>
+  </si>
+  <si>
     <t>Denton Public Schools</t>
   </si>
   <si>
+    <t>0592</t>
+  </si>
+  <si>
     <t>DeSmet Elementary</t>
   </si>
   <si>
+    <t>0005</t>
+  </si>
+  <si>
     <t>Dillon Elementary</t>
   </si>
   <si>
+    <t>0809</t>
+  </si>
+  <si>
     <t>Dixon Elementary</t>
   </si>
   <si>
+    <t>0648</t>
+  </si>
+  <si>
     <t>Dodson K-12</t>
   </si>
   <si>
+    <t>0419</t>
+  </si>
+  <si>
     <t>Drummond Public Schools</t>
   </si>
   <si>
+    <t>1235</t>
+  </si>
+  <si>
     <t>Dutton/Brady K-12 Schools</t>
   </si>
   <si>
+    <t>$2.35</t>
+  </si>
+  <si>
+    <t>0404</t>
+  </si>
+  <si>
     <t>East Glacier Park Elem</t>
   </si>
   <si>
+    <t>1240</t>
+  </si>
+  <si>
     <t>East Helena Public Schools</t>
   </si>
   <si>
+    <t>0087</t>
+  </si>
+  <si>
     <t>Ekalaka Public Schools</t>
   </si>
   <si>
+    <t>0972</t>
+  </si>
+  <si>
     <t>Elder Grove Elementary</t>
   </si>
   <si>
+    <t>0719</t>
+  </si>
+  <si>
     <t>Elliston Elementary</t>
   </si>
   <si>
+    <t>0981</t>
+  </si>
+  <si>
     <t>Elysian Elementary</t>
   </si>
   <si>
+    <t>0546</t>
+  </si>
+  <si>
     <t>Ennis K-12 Schools</t>
   </si>
   <si>
+    <t>0527</t>
+  </si>
+  <si>
     <t>Eureka Public Schools</t>
   </si>
   <si>
+    <t>0339</t>
+  </si>
+  <si>
     <t>Evergreen Elementary</t>
   </si>
   <si>
+    <t>0890</t>
+  </si>
+  <si>
     <t>Fairfield Public Schools</t>
   </si>
   <si>
+    <t>0750</t>
+  </si>
+  <si>
     <t>Fairview Public Schools</t>
   </si>
   <si>
+    <t>0853</t>
+  </si>
+  <si>
     <t>Fishtail Elementary</t>
   </si>
   <si>
+    <t>0743</t>
+  </si>
+  <si>
     <t>Florence-Carlton K-12 Schls</t>
   </si>
   <si>
+    <t>0790</t>
+  </si>
+  <si>
     <t>Forsyth Public Schools</t>
   </si>
   <si>
+    <t>0133</t>
+  </si>
+  <si>
     <t>Fort Benton Public Schls</t>
   </si>
   <si>
+    <t>0529</t>
+  </si>
+  <si>
     <t>Fortine Elementary</t>
   </si>
   <si>
+    <t>0927</t>
+  </si>
+  <si>
     <t>Frazer Public Schools</t>
   </si>
   <si>
+    <t>0599</t>
+  </si>
+  <si>
     <t>Frenchtown K-12 Schools</t>
   </si>
   <si>
+    <t>0787</t>
+  </si>
+  <si>
     <t>Froid Public Schools</t>
   </si>
   <si>
+    <t>0072</t>
+  </si>
+  <si>
     <t>Fromberg K-12</t>
   </si>
   <si>
+    <t>0774</t>
+  </si>
+  <si>
     <t>Frontier Elementary</t>
   </si>
   <si>
+    <t>0364</t>
+  </si>
+  <si>
     <t>Gallatin Gateway Elem</t>
   </si>
   <si>
+    <t>0614</t>
+  </si>
+  <si>
     <t>Gardiner Public Schools</t>
   </si>
   <si>
+    <t>0154</t>
+  </si>
+  <si>
     <t>Geraldine Public Schools</t>
   </si>
   <si>
+    <t>0473</t>
+  </si>
+  <si>
     <t>Geyser K-12 Schools</t>
   </si>
   <si>
+    <t>1217</t>
+  </si>
+  <si>
     <t>Gildford Colony Elem</t>
   </si>
   <si>
+    <t>0926</t>
+  </si>
+  <si>
     <t>Glasgow K-12 Schools</t>
   </si>
   <si>
+    <t>0206</t>
+  </si>
+  <si>
     <t>Glendive Public Schools</t>
   </si>
   <si>
+    <t>0896</t>
+  </si>
+  <si>
     <t>Golden Ridge Elementary</t>
   </si>
   <si>
+    <t>0268</t>
+  </si>
+  <si>
     <t>Grass Range Public Schls</t>
   </si>
   <si>
+    <t>9979</t>
+  </si>
+  <si>
+    <t>Great Falls Cent Cath HS</t>
+  </si>
+  <si>
+    <t>0098</t>
+  </si>
+  <si>
     <t>Great Falls Public Schls</t>
   </si>
   <si>
+    <t>$3.20</t>
+  </si>
+  <si>
+    <t>0900</t>
+  </si>
+  <si>
     <t>Greenfield Elementary</t>
   </si>
   <si>
+    <t>0735</t>
+  </si>
+  <si>
     <t>Hamilton K-12 Schools</t>
   </si>
   <si>
+    <t>0023</t>
+  </si>
+  <si>
     <t>Hardin Public Schools</t>
   </si>
   <si>
+    <t>0030</t>
+  </si>
+  <si>
     <t>Harlem Public Schools</t>
   </si>
   <si>
+    <t>0946</t>
+  </si>
+  <si>
     <t>Harlowton Public Schools</t>
   </si>
   <si>
+    <t>0543</t>
+  </si>
+  <si>
     <t>Harrison K-12 Schools</t>
   </si>
   <si>
+    <t>0427</t>
+  </si>
+  <si>
     <t>Havre Public Schools</t>
   </si>
   <si>
+    <t>1213</t>
+  </si>
+  <si>
     <t>Hays-Lodge Pole K-12 Schls</t>
   </si>
   <si>
+    <t>1226</t>
+  </si>
+  <si>
     <t>Heart Butte K-12 Schools</t>
   </si>
   <si>
+    <t>0487</t>
+  </si>
+  <si>
     <t>Helena Public Schools</t>
   </si>
   <si>
+    <t>0586</t>
+  </si>
+  <si>
     <t>Hellgate Elementary</t>
   </si>
   <si>
+    <t>0146</t>
+  </si>
+  <si>
     <t>Highwood Public Schools</t>
   </si>
   <si>
+    <t>$2.55</t>
+  </si>
+  <si>
+    <t>0932</t>
+  </si>
+  <si>
     <t>Hinsdale Public Schools</t>
   </si>
   <si>
+    <t>0469</t>
+  </si>
+  <si>
     <t>Hobson K-12 Schools</t>
   </si>
   <si>
+    <t>0815</t>
+  </si>
+  <si>
     <t>Hot Springs K-12</t>
   </si>
   <si>
+    <t>0983</t>
+  </si>
+  <si>
     <t>Huntley Project K-12 Schls</t>
   </si>
   <si>
+    <t>0923</t>
+  </si>
+  <si>
     <t>Hysham K-12 Schools</t>
   </si>
   <si>
+    <t>0989</t>
+  </si>
+  <si>
     <t>Independent Elementary</t>
   </si>
   <si>
-    <t>Intermountain Childrens Home</t>
+    <t>0060</t>
   </si>
   <si>
     <t>Joliet Public Schools</t>
   </si>
   <si>
+    <t>0377</t>
+  </si>
+  <si>
     <t>Jordan Public Schools</t>
   </si>
   <si>
+    <t>$2.10</t>
+  </si>
+  <si>
+    <t>$2.60</t>
+  </si>
+  <si>
+    <t>0948</t>
+  </si>
+  <si>
     <t>Judith Gap Public Schools</t>
   </si>
   <si>
+    <t>0311</t>
+  </si>
+  <si>
     <t>Kalispell Public Schools</t>
   </si>
   <si>
+    <t>0323</t>
+  </si>
+  <si>
     <t>Kila Elementary</t>
   </si>
   <si>
+    <t>0272</t>
+  </si>
+  <si>
     <t>King Colony Elementary</t>
   </si>
   <si>
+    <t>0187</t>
+  </si>
+  <si>
     <t>Kinsey Elementary</t>
   </si>
   <si>
+    <t>0173</t>
+  </si>
+  <si>
     <t>Kircher Elementary</t>
   </si>
   <si>
+    <t>0768</t>
+  </si>
+  <si>
     <t>Lambert Public Schools</t>
   </si>
   <si>
+    <t>0792</t>
+  </si>
+  <si>
     <t>Lame Deer Public Schools</t>
   </si>
   <si>
+    <t>0970</t>
+  </si>
+  <si>
     <t>Laurel Public Schools</t>
   </si>
   <si>
+    <t>$3.60</t>
+  </si>
+  <si>
+    <t>0411</t>
+  </si>
+  <si>
     <t>Lavina K-12 Schools</t>
   </si>
   <si>
+    <t>0258</t>
+  </si>
+  <si>
     <t>Lewistown Public Schools</t>
   </si>
   <si>
+    <t>$3.40</t>
+  </si>
+  <si>
+    <t>0522</t>
+  </si>
+  <si>
     <t>Libby K-12 Schools</t>
   </si>
   <si>
-    <t>Lima K-12 Schools</t>
+    <t>$4.25</t>
+  </si>
+  <si>
+    <t>1221</t>
   </si>
   <si>
     <t>Lincoln K-12 Schools</t>
   </si>
   <si>
+    <t>0613</t>
+  </si>
+  <si>
     <t>Livingston Public Schools</t>
   </si>
   <si>
+    <t>1241</t>
+  </si>
+  <si>
     <t>Lockwood Public Schools</t>
   </si>
   <si>
+    <t>0025</t>
+  </si>
+  <si>
     <t>Lodge Grass Public Schls</t>
   </si>
   <si>
+    <t>0588</t>
+  </si>
+  <si>
     <t>Lolo Elementary</t>
   </si>
   <si>
+    <t>0741</t>
+  </si>
+  <si>
     <t>Lone Rock Elementary</t>
   </si>
   <si>
+    <t>9021</t>
+  </si>
+  <si>
     <t>Loyola-Sacred Heart High</t>
   </si>
   <si>
+    <t>0941</t>
+  </si>
+  <si>
     <t>Lustre Elementary</t>
   </si>
   <si>
+    <t>1231</t>
+  </si>
+  <si>
     <t>Luther Elementary</t>
   </si>
   <si>
+    <t>0659</t>
+  </si>
+  <si>
     <t>Malta K-12 Schools</t>
   </si>
   <si>
+    <t>9199</t>
+  </si>
+  <si>
     <t>Manhattan Christian High</t>
   </si>
   <si>
+    <t>0348</t>
+  </si>
+  <si>
     <t>Manhattan Public Schools</t>
   </si>
   <si>
+    <t>0341</t>
+  </si>
+  <si>
     <t>Marion Elementary</t>
   </si>
   <si>
+    <t>0822</t>
+  </si>
+  <si>
     <t>Medicine Lake K-12 Schools</t>
   </si>
   <si>
+    <t>0607</t>
+  </si>
+  <si>
     <t>Melstone Public Schools</t>
   </si>
   <si>
+    <t>0172</t>
+  </si>
+  <si>
     <t>Miles City Public Schools</t>
   </si>
   <si>
+    <t>0583</t>
+  </si>
+  <si>
     <t>Missoula Co Public Schls</t>
   </si>
   <si>
+    <t>0363</t>
+  </si>
+  <si>
     <t>Monforton Elementary</t>
   </si>
   <si>
+    <t>9258</t>
+  </si>
+  <si>
     <t>Mont Sch for Deaf &amp; Blind</t>
   </si>
   <si>
+    <t>0460</t>
+  </si>
+  <si>
     <t>Montana City Elementary</t>
   </si>
   <si>
+    <t>0273</t>
+  </si>
+  <si>
     <t>Moore Public Schools</t>
   </si>
   <si>
+    <t>0976</t>
+  </si>
+  <si>
     <t>Morin Elementary</t>
   </si>
   <si>
+    <t>0937</t>
+  </si>
+  <si>
     <t>Nashua K-12 Schools</t>
   </si>
   <si>
+    <t>9993</t>
+  </si>
+  <si>
     <t>Nkwusm School</t>
   </si>
   <si>
+    <t>9028</t>
+  </si>
+  <si>
     <t>North Cheyenne Trib Schools</t>
   </si>
   <si>
+    <t>1234</t>
+  </si>
+  <si>
     <t>North Star Public Schools</t>
   </si>
   <si>
+    <t>0811</t>
+  </si>
+  <si>
     <t>Noxon Public Schools</t>
   </si>
   <si>
+    <t>0342</t>
+  </si>
+  <si>
     <t>Olney-Bissell Elementary</t>
   </si>
   <si>
+    <t>0935</t>
+  </si>
+  <si>
     <t>Opheim K-12 Schools</t>
   </si>
   <si>
+    <t>9180</t>
+  </si>
+  <si>
     <t>Our Lady Of Lourdes Schl</t>
   </si>
   <si>
+    <t>0846</t>
+  </si>
+  <si>
     <t>Park City Public Schools</t>
   </si>
   <si>
+    <t>0416</t>
+  </si>
+  <si>
     <t>Philipsburg K-12 Schools</t>
   </si>
   <si>
+    <t>0803</t>
+  </si>
+  <si>
     <t>Plains Public Schools</t>
   </si>
   <si>
+    <t>0828</t>
+  </si>
+  <si>
     <t>Plentywood K-12 Schools</t>
   </si>
   <si>
+    <t>0256</t>
+  </si>
+  <si>
     <t>Plevna K-12 Schools</t>
   </si>
   <si>
+    <t>$2.15</t>
+  </si>
+  <si>
+    <t>0478</t>
+  </si>
+  <si>
     <t>Polson Public Schools</t>
   </si>
   <si>
+    <t>$3.80</t>
+  </si>
+  <si>
+    <t>0776</t>
+  </si>
+  <si>
     <t>Poplar Public Schools</t>
   </si>
   <si>
+    <t>0589</t>
+  </si>
+  <si>
     <t>Potomac Elementary</t>
   </si>
   <si>
+    <t>0894</t>
+  </si>
+  <si>
     <t>Power Public Schools</t>
   </si>
   <si>
+    <t>0021</t>
+  </si>
+  <si>
     <t>Pryor Public Schools</t>
   </si>
   <si>
+    <t>0842</t>
+  </si>
+  <si>
     <t>Ramsay Elementary</t>
   </si>
   <si>
+    <t>0858</t>
+  </si>
+  <si>
     <t>Rapelje Public Schools</t>
   </si>
   <si>
+    <t>0754</t>
+  </si>
+  <si>
     <t>Rau Elementary</t>
   </si>
   <si>
+    <t>0056</t>
+  </si>
+  <si>
     <t>Red Lodge Public Schools</t>
   </si>
   <si>
+    <t>0850</t>
+  </si>
+  <si>
     <t>Reed Point Public Schools</t>
   </si>
   <si>
+    <t>0228</t>
+  </si>
+  <si>
     <t>Richey Public Schools</t>
   </si>
   <si>
+    <t>0069</t>
+  </si>
+  <si>
     <t>Roberts K-12 Schools</t>
   </si>
   <si>
+    <t>1207</t>
+  </si>
+  <si>
     <t>Rocky Boy Public Schools</t>
   </si>
   <si>
+    <t>1200</t>
+  </si>
+  <si>
     <t>Ronan Public Schools</t>
   </si>
   <si>
+    <t>0795</t>
+  </si>
+  <si>
     <t>Rosebud Public Schools</t>
   </si>
   <si>
+    <t>0605</t>
+  </si>
+  <si>
     <t>Roundup Public Schools</t>
   </si>
   <si>
+    <t>0280</t>
+  </si>
+  <si>
     <t>Roy K-12 Schools</t>
   </si>
   <si>
+    <t>0407</t>
+  </si>
+  <si>
     <t>Ryegate K-12 Schools</t>
   </si>
   <si>
+    <t>0657</t>
+  </si>
+  <si>
     <t>Saco Public Schools</t>
   </si>
   <si>
+    <t>$2.05</t>
+  </si>
+  <si>
+    <t>9187</t>
+  </si>
+  <si>
     <t>Sacred Heart School</t>
   </si>
   <si>
+    <t>0747</t>
+  </si>
+  <si>
     <t>Savage Public Schools</t>
   </si>
   <si>
+    <t>0194</t>
+  </si>
+  <si>
     <t>Scobey K-12 Schools</t>
   </si>
   <si>
+    <t>0597</t>
+  </si>
+  <si>
     <t>Seeley Lake Elementary</t>
   </si>
   <si>
+    <t>0910</t>
+  </si>
+  <si>
     <t>Shelby Public Schools</t>
   </si>
   <si>
+    <t>0985</t>
+  </si>
+  <si>
     <t>Shepherd Public Schools</t>
   </si>
   <si>
+    <t>0537</t>
+  </si>
+  <si>
     <t>Sheridan Public Schools</t>
   </si>
   <si>
+    <t>1227</t>
+  </si>
+  <si>
     <t>Shields Valley Pub Schls</t>
   </si>
   <si>
-    <t>Shodair Specialty Hosp</t>
+    <t>0746</t>
   </si>
   <si>
     <t>Sidney Public Schools</t>
   </si>
   <si>
+    <t>0327</t>
+  </si>
+  <si>
     <t>Somers Elementary</t>
   </si>
   <si>
+    <t>0481</t>
+  </si>
+  <si>
     <t>St Ignatius K-12 Schools</t>
   </si>
   <si>
+    <t>9203</t>
+  </si>
+  <si>
     <t>St Jude Thaddeus School</t>
   </si>
   <si>
+    <t>9222</t>
+  </si>
+  <si>
     <t>St Labre Schools</t>
   </si>
   <si>
+    <t>9214</t>
+  </si>
+  <si>
     <t>St Mary's School</t>
   </si>
   <si>
+    <t>9196</t>
+  </si>
+  <si>
     <t>St Matthew School</t>
   </si>
   <si>
+    <t>0582</t>
+  </si>
+  <si>
     <t>St Regis K-12 Schools</t>
   </si>
   <si>
+    <t>0464</t>
+  </si>
+  <si>
     <t>Stanford K-12 Schools</t>
   </si>
   <si>
+    <t>0732</t>
+  </si>
+  <si>
     <t>Stevensville Public Schls</t>
   </si>
   <si>
+    <t>1225</t>
+  </si>
+  <si>
     <t>Sun River Valley Pub Schls</t>
   </si>
   <si>
+    <t>0903</t>
+  </si>
+  <si>
     <t>Sunburst K-12 Schools</t>
   </si>
   <si>
+    <t>0579</t>
+  </si>
+  <si>
     <t>Superior K-12 Schools</t>
   </si>
   <si>
+    <t>0309</t>
+  </si>
+  <si>
     <t>Swan River Elementary</t>
   </si>
   <si>
+    <t>0882</t>
+  </si>
+  <si>
     <t>Sweet Grass County HS</t>
   </si>
   <si>
+    <t>$4.67</t>
+  </si>
+  <si>
+    <t>0593</t>
+  </si>
+  <si>
     <t>Target Range Elementary</t>
   </si>
   <si>
+    <t>0726</t>
+  </si>
+  <si>
     <t>Terry K-12 Schools</t>
   </si>
   <si>
+    <t>0804</t>
+  </si>
+  <si>
     <t>Thompson Falls Pub Schls</t>
   </si>
   <si>
+    <t>0360</t>
+  </si>
+  <si>
     <t>Three Forks Public Schls</t>
   </si>
   <si>
+    <t>0055</t>
+  </si>
+  <si>
     <t>Townsend K-12 Schools</t>
   </si>
   <si>
+    <t>0534</t>
+  </si>
+  <si>
     <t>Trego Elementary</t>
   </si>
   <si>
+    <t>9245</t>
+  </si>
+  <si>
     <t>Trinity Lutheran School</t>
   </si>
   <si>
+    <t>0807</t>
+  </si>
+  <si>
     <t>Trout Creek Elementary</t>
   </si>
   <si>
+    <t>0519</t>
+  </si>
+  <si>
     <t>Troy Public Schools</t>
   </si>
   <si>
+    <t>0044</t>
+  </si>
+  <si>
     <t>Turner Public Schools</t>
   </si>
   <si>
+    <t>0540</t>
+  </si>
+  <si>
     <t>Twin Bridges K-12 Schools</t>
   </si>
   <si>
+    <t>9396</t>
+  </si>
+  <si>
     <t>Two Eagle River Schools</t>
   </si>
   <si>
+    <t>0131</t>
+  </si>
+  <si>
     <t>Ulm Elementary</t>
   </si>
   <si>
+    <t>0679</t>
+  </si>
+  <si>
     <t>Valier Public Schools</t>
   </si>
   <si>
+    <t>$3.85</t>
+  </si>
+  <si>
+    <t>0483</t>
+  </si>
+  <si>
     <t>Valley View Elementary</t>
   </si>
   <si>
+    <t>0127</t>
+  </si>
+  <si>
     <t>Vaughn Elementary</t>
   </si>
   <si>
+    <t>0738</t>
+  </si>
+  <si>
     <t>Victor K-12 Schools</t>
   </si>
   <si>
+    <t>1184</t>
+  </si>
+  <si>
     <t>West Valley Elementary</t>
   </si>
   <si>
+    <t>0374</t>
+  </si>
+  <si>
     <t>West Yellowstone K-12 Schls</t>
   </si>
   <si>
+    <t>0819</t>
+  </si>
+  <si>
     <t>Westby K-12 Schools</t>
   </si>
   <si>
+    <t>0570</t>
+  </si>
+  <si>
     <t>White Sul Spgs Pub Schls</t>
   </si>
   <si>
+    <t>0335</t>
+  </si>
+  <si>
     <t>Whitefish Public Schools</t>
   </si>
   <si>
+    <t>0453</t>
+  </si>
+  <si>
     <t>Whitehall Public Schools</t>
   </si>
   <si>
+    <t>0663</t>
+  </si>
+  <si>
     <t>Whitewater K-12 Schools</t>
   </si>
   <si>
+    <t>0964</t>
+  </si>
+  <si>
     <t>Wibaux K-12 Schools</t>
   </si>
   <si>
+    <t>0354</t>
+  </si>
+  <si>
     <t>Willow Creek Public Schls</t>
   </si>
   <si>
+    <t>0291</t>
+  </si>
+  <si>
     <t>Winifred K-12 Schools</t>
   </si>
   <si>
+    <t>0642</t>
+  </si>
+  <si>
     <t>Winnett K-12 Schools</t>
   </si>
   <si>
+    <t>0495</t>
+  </si>
+  <si>
     <t>Wolf Creek Elementary</t>
   </si>
   <si>
+    <t>0781</t>
+  </si>
+  <si>
     <t>Wolf Point Public Schools</t>
   </si>
   <si>
+    <t>0026</t>
+  </si>
+  <si>
     <t>Wyola Elementary</t>
   </si>
   <si>
+    <t>9980</t>
+  </si>
+  <si>
     <t>Yellowstone Boys &amp; Girls Ranch</t>
   </si>
   <si>
+    <t>0034</t>
+  </si>
+  <si>
     <t>Zurich Elementary</t>
   </si>
   <si>
-    <t>Rocky Mtn Partner for Child</t>
-[...35 lines deleted...]
-    <t>Elementary</t>
+    <t>Montana Office of Public Instruction - School Nutrition Programs</t>
+  </si>
+  <si>
+    <t>SCHOOL FOOD AUTHORITY - PAID LUNCH PRICE REPORT SY 2025-2026</t>
+  </si>
+  <si>
+    <t>High School</t>
   </si>
   <si>
     <t>Middle School</t>
-  </si>
-[...4 lines deleted...]
-    <t>School Pricing SY 2024-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
-[...2 lines deleted...]
-  </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
-    <font>
-[...5 lines deleted...]
-    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="13"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="13"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Aptos Narrow"/>
+      <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9917600024414813E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9917600024414813E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9917600024414813E-2"/>
+      </top>
+      <bottom style="thin">
+        <color theme="2" tint="-9.9917600024414813E-2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="2" tint="-9.9948118533890809E-2"/>
+      </left>
+      <right style="thin">
+        <color theme="2" tint="-9.9948118533890809E-2"/>
+      </right>
+      <top style="thin">
+        <color theme="2" tint="-9.9948118533890809E-2"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...6 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Currency" xfId="1" builtinId="4"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1225,4369 +2053,4166 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2EC96728-C8C6-4E6D-ABBE-3B014447A17B}">
-  <dimension ref="A1:E253"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{738B2D1E-1864-4695-AED7-F6DA4E15BABA}">
+  <dimension ref="A1:E241"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <pane ySplit="4" topLeftCell="A221" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
   <cols>
-    <col min="1" max="1" width="7" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.81640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.40625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="27.58984375" style="3" customWidth="1"/>
+    <col min="3" max="5" width="14.90625" style="3" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="17" x14ac:dyDescent="0.4">
-[...1 lines deleted...]
-      <c r="B1" s="8" t="s">
+    <row r="1" spans="1:5" ht="14.25" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="A1" s="5" t="s">
+        <v>517</v>
+      </c>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+    </row>
+    <row r="2" spans="1:5" s="1" customFormat="1" ht="17" customHeight="1" x14ac:dyDescent="0.8">
+      <c r="A2" s="4" t="s">
+        <v>518</v>
+      </c>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+    </row>
+    <row r="3" spans="1:5" ht="15.25" customHeight="1" x14ac:dyDescent="0.75"/>
+    <row r="4" spans="1:5" s="1" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="A4" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>520</v>
+      </c>
+      <c r="E4" s="8" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="14.5" customHeight="1" x14ac:dyDescent="0.75">
+      <c r="A5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E5" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A6" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A7" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C7" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D7" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A8" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A9" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="E9" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A10" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B10" s="10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A11" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A12" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A13" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D13" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A14" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A15" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B15" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D15" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A16" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B16" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A17" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B17" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D17" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E17" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A18" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B18" s="10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A19" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E19" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A20" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B20" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A21" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E21" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A22" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C22" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A23" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D23" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E23" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A24" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A25" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B25" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D25" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E25" s="10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A26" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="10" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A27" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>63</v>
+      </c>
+      <c r="C27" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D27" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E27" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A28" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A29" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B29" s="10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E29" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A30" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A31" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D31" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E31" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A32" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B32" s="10" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A33" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>77</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E33" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A34" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>79</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A35" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A36" s="9" t="s">
+        <v>82</v>
+      </c>
+      <c r="B36" s="10" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A37" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E37" s="10" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A38" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="B38" s="10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C38" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A39" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B39" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C39" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A40" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>93</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E40" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A41" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>95</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D41" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E41" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A42" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B42" s="10" t="s">
+        <v>97</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="D42" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="E42" s="10" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A43" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="B43" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C43" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D43" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A44" s="9" t="s">
+        <v>101</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D44" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E44" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A45" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E45" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A46" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>107</v>
+      </c>
+      <c r="C46" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A47" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>109</v>
+      </c>
+      <c r="C47" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D47" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A48" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="C48" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D48" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E48" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A49" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>113</v>
+      </c>
+      <c r="C49" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="D49" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="E49" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A50" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>117</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D50" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A51" s="9" t="s">
+        <v>118</v>
+      </c>
+      <c r="B51" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="C51" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A52" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="B52" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C52" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D52" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E52" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A53" s="9" t="s">
+        <v>122</v>
+      </c>
+      <c r="B53" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C53" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D53" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E53" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A54" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="B54" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C54" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D54" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E54" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A55" s="9" t="s">
+        <v>126</v>
+      </c>
+      <c r="B55" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C55" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D55" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="E55" s="10" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A56" s="9" t="s">
+        <v>130</v>
+      </c>
+      <c r="B56" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="C56" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D56" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E56" s="10" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A57" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="B57" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D57" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A58" s="9" t="s">
+        <v>134</v>
+      </c>
+      <c r="B58" s="10" t="s">
+        <v>135</v>
+      </c>
+      <c r="C58" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A59" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="B59" s="10" t="s">
+        <v>137</v>
+      </c>
+      <c r="C59" s="10" t="s">
+        <v>138</v>
+      </c>
+      <c r="D59" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E59" s="10" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A60" s="9" t="s">
+        <v>140</v>
+      </c>
+      <c r="B60" s="10" t="s">
+        <v>141</v>
+      </c>
+      <c r="C60" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D60" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E60" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A61" s="9" t="s">
+        <v>142</v>
+      </c>
+      <c r="B61" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C61" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D61" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E61" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A62" s="9" t="s">
+        <v>144</v>
+      </c>
+      <c r="B62" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="C62" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E62" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A63" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="B63" s="10" t="s">
+        <v>147</v>
+      </c>
+      <c r="C63" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D63" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E63" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A64" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B64" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C64" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A65" s="9" t="s">
+        <v>150</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="C65" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E65" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A66" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="B66" s="10" t="s">
+        <v>153</v>
+      </c>
+      <c r="C66" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E66" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A67" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="C67" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="D67" s="10" t="s">
+        <v>156</v>
+      </c>
+      <c r="E67" s="10" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A68" s="9" t="s">
+        <v>157</v>
+      </c>
+      <c r="B68" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="C68" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A69" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B69" s="10" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D69" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A70" s="9" t="s">
+        <v>161</v>
+      </c>
+      <c r="B70" s="10" t="s">
+        <v>162</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D70" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E70" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A71" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="B71" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D71" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E71" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A72" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B72" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C72" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D72" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A73" s="9" t="s">
+        <v>167</v>
+      </c>
+      <c r="B73" s="10" t="s">
+        <v>168</v>
+      </c>
+      <c r="C73" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D73" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E73" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A74" s="9" t="s">
+        <v>169</v>
+      </c>
+      <c r="B74" s="10" t="s">
+        <v>170</v>
+      </c>
+      <c r="C74" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D74" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E74" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A75" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B75" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A76" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B76" s="10" t="s">
+        <v>174</v>
+      </c>
+      <c r="C76" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A77" s="9" t="s">
+        <v>175</v>
+      </c>
+      <c r="B77" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="C77" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E77" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A78" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>178</v>
+      </c>
+      <c r="C78" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E78" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A79" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>180</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D79" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E79" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A80" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C80" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D80" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E80" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A81" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>184</v>
+      </c>
+      <c r="C81" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D81" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E81" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A82" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="B82" s="10" t="s">
+        <v>186</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D82" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E82" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A83" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D83" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A84" s="9" t="s">
+        <v>189</v>
+      </c>
+      <c r="B84" s="10" t="s">
+        <v>190</v>
+      </c>
+      <c r="C84" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A85" s="9" t="s">
+        <v>191</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D85" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E85" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A86" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>194</v>
+      </c>
+      <c r="C86" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E86" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A87" s="9" t="s">
+        <v>195</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C87" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D87" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A88" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D88" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A89" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C89" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D89" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E89" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A90" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D90" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E90" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A91" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="C91" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E91" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A92" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>206</v>
+      </c>
+      <c r="C92" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D92" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E92" s="10" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A93" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>208</v>
+      </c>
+      <c r="C93" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D93" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E93" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A94" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="C94" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D94" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E94" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A95" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>212</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D95" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E95" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A96" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>214</v>
+      </c>
+      <c r="C96" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D96" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="E96" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A97" s="9" t="s">
+        <v>215</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C97" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D97" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E97" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A98" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>218</v>
+      </c>
+      <c r="C98" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D98" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E98" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A99" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C99" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D99" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="E99" s="10" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A100" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="B100" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="C100" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D100" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E100" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A101" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>225</v>
+      </c>
+      <c r="C101" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D101" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E101" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A102" s="9" t="s">
+        <v>226</v>
+      </c>
+      <c r="B102" s="10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D102" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A103" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="B103" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="C103" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D103" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A104" s="9" t="s">
+        <v>230</v>
+      </c>
+      <c r="B104" s="10" t="s">
+        <v>231</v>
+      </c>
+      <c r="C104" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D104" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E104" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A105" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="B105" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="C105" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D105" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E105" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A106" s="9" t="s">
+        <v>234</v>
+      </c>
+      <c r="B106" s="10" t="s">
+        <v>235</v>
+      </c>
+      <c r="C106" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D106" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A107" s="9" t="s">
+        <v>236</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>237</v>
+      </c>
+      <c r="C107" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D107" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A108" s="9" t="s">
+        <v>238</v>
+      </c>
+      <c r="B108" s="10" t="s">
+        <v>239</v>
+      </c>
+      <c r="C108" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D108" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A109" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D109" s="10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E109" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A110" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C110" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D110" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E110" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A111" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C111" s="10" t="s">
+        <v>246</v>
+      </c>
+      <c r="D111" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E111" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A112" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="C112" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="D112" s="10" t="s">
+        <v>86</v>
+      </c>
+      <c r="E112" s="10" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A113" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>250</v>
+      </c>
+      <c r="C113" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E113" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A114" s="9" t="s">
+        <v>251</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C114" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D114" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A115" s="9" t="s">
+        <v>253</v>
+      </c>
+      <c r="B115" s="10" t="s">
         <v>254</v>
       </c>
-      <c r="C1" s="9"/>
-[...93 lines deleted...]
-      <c r="A8" s="4">
+      <c r="C115" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D115" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E115" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A116" s="9" t="s">
+        <v>255</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C116" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D116" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E116" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A117" s="9" t="s">
+        <v>257</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>258</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D117" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E117" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A118" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C118" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D118" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E118" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A119" s="9" t="s">
+        <v>261</v>
+      </c>
+      <c r="B119" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C119" s="10" t="s">
+        <v>263</v>
+      </c>
+      <c r="D119" s="10" t="s">
+        <v>264</v>
+      </c>
+      <c r="E119" s="10" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A120" s="9" t="s">
+        <v>265</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>266</v>
+      </c>
+      <c r="C120" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D120" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A121" s="9" t="s">
+        <v>267</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="C121" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D121" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E121" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A122" s="9" t="s">
+        <v>269</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>270</v>
+      </c>
+      <c r="C122" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D122" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A123" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>272</v>
+      </c>
+      <c r="C123" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A124" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>274</v>
+      </c>
+      <c r="C124" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D124" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E124" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A125" s="9" t="s">
+        <v>275</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="C125" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E125" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A126" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="B126" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="C126" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D126" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E126" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A127" s="9" t="s">
+        <v>279</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>280</v>
+      </c>
+      <c r="C127" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D127" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A128" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>282</v>
+      </c>
+      <c r="C128" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="D128" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E128" s="10" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A129" s="9" t="s">
+        <v>284</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>285</v>
+      </c>
+      <c r="C129" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E129" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A130" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="C130" s="10" t="s">
+        <v>288</v>
+      </c>
+      <c r="D130" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="E130" s="10" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A131" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>290</v>
+      </c>
+      <c r="C131" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="D131" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="E131" s="10" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A132" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>293</v>
+      </c>
+      <c r="C132" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D132" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A133" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C133" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E133" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A134" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="C134" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D134" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A135" s="9" t="s">
+        <v>298</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>299</v>
+      </c>
+      <c r="C135" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D135" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E135" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A136" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>301</v>
+      </c>
+      <c r="C136" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D136" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E136" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A137" s="9" t="s">
+        <v>302</v>
+      </c>
+      <c r="B137" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C137" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D137" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E137" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A138" s="9" t="s">
+        <v>304</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>305</v>
+      </c>
+      <c r="C138" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E138" s="10" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A139" s="9" t="s">
+        <v>306</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>307</v>
+      </c>
+      <c r="C139" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D139" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E139" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A140" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>309</v>
+      </c>
+      <c r="C140" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D140" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A141" s="9" t="s">
+        <v>310</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="C141" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D141" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E141" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A142" s="9" t="s">
+        <v>312</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C142" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E142" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A143" s="9" t="s">
+        <v>314</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>315</v>
+      </c>
+      <c r="C143" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D143" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E143" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A144" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="C144" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D144" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A145" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="B145" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="C145" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D145" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E145" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A146" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>321</v>
+      </c>
+      <c r="C146" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A147" s="9" t="s">
+        <v>322</v>
+      </c>
+      <c r="B147" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="C147" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D147" s="10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E147" s="10" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A148" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="B148" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C148" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D148" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E148" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A149" s="9" t="s">
+        <v>326</v>
+      </c>
+      <c r="B149" s="10" t="s">
+        <v>327</v>
+      </c>
+      <c r="C149" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D149" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E149" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A150" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C150" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D150" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A151" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="B151" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="C151" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D151" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E151" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A152" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="B152" s="10" t="s">
+        <v>333</v>
+      </c>
+      <c r="C152" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D152" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E152" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A153" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="C153" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E153" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A154" s="9" t="s">
+        <v>336</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>337</v>
+      </c>
+      <c r="C154" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D154" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E154" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A155" s="9" t="s">
+        <v>338</v>
+      </c>
+      <c r="B155" s="10" t="s">
+        <v>339</v>
+      </c>
+      <c r="C155" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E155" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A156" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="C156" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A157" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>343</v>
+      </c>
+      <c r="C157" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="D157" s="10" t="s">
+        <v>114</v>
+      </c>
+      <c r="E157" s="10" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A158" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="B158" s="10" t="s">
+        <v>345</v>
+      </c>
+      <c r="C158" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A159" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>347</v>
+      </c>
+      <c r="C159" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D159" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E159" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A160" s="9" t="s">
+        <v>348</v>
+      </c>
+      <c r="B160" s="10" t="s">
+        <v>349</v>
+      </c>
+      <c r="C160" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A161" s="9" t="s">
+        <v>350</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C161" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D161" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E161" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A162" s="9" t="s">
+        <v>352</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C162" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D162" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A163" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="B163" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="C163" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D163" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A164" s="9" t="s">
+        <v>356</v>
+      </c>
+      <c r="B164" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="C164" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A165" s="9" t="s">
+        <v>358</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>359</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D165" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="E165" s="10" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A166" s="9" t="s">
+        <v>360</v>
+      </c>
+      <c r="B166" s="10" t="s">
+        <v>361</v>
+      </c>
+      <c r="C166" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="D166" s="10" t="s">
+        <v>362</v>
+      </c>
+      <c r="E166" s="10" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A167" s="9" t="s">
+        <v>363</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>364</v>
+      </c>
+      <c r="C167" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="E167" s="10" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A168" s="9" t="s">
         <v>366</v>
       </c>
-      <c r="B8" t="s">
+      <c r="B168" s="10" t="s">
+        <v>367</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A169" s="9" t="s">
+        <v>368</v>
+      </c>
+      <c r="B169" s="10" t="s">
+        <v>369</v>
+      </c>
+      <c r="C169" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A170" s="9" t="s">
+        <v>370</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>371</v>
+      </c>
+      <c r="C170" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D170" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E170" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A171" s="9" t="s">
+        <v>372</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="C171" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A172" s="9" t="s">
+        <v>374</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>375</v>
+      </c>
+      <c r="C172" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D172" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E172" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A173" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="C173" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="2">
-[...10 lines deleted...]
-      <c r="A9" s="4">
+      <c r="D173" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E173" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A174" s="9" t="s">
+        <v>378</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="C174" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D174" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E174" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A175" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>381</v>
+      </c>
+      <c r="C175" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D175" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E175" s="10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A176" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C176" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="D176" s="10" t="s">
+        <v>87</v>
+      </c>
+      <c r="E176" s="10" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A177" s="9" t="s">
+        <v>384</v>
+      </c>
+      <c r="B177" s="10" t="s">
+        <v>385</v>
+      </c>
+      <c r="C177" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D177" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E177" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A178" s="9" t="s">
+        <v>386</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>387</v>
+      </c>
+      <c r="C178" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D178" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A179" s="9" t="s">
+        <v>388</v>
+      </c>
+      <c r="B179" s="10" t="s">
+        <v>389</v>
+      </c>
+      <c r="C179" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D179" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E179" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A180" s="9" t="s">
+        <v>390</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>391</v>
+      </c>
+      <c r="C180" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E180" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A181" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="B181" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="C181" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D181" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A182" s="9" t="s">
+        <v>394</v>
+      </c>
+      <c r="B182" s="10" t="s">
+        <v>395</v>
+      </c>
+      <c r="C182" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E182" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A183" s="9" t="s">
+        <v>396</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="C183" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D183" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E183" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A184" s="9" t="s">
+        <v>398</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C184" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D184" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E184" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A185" s="9" t="s">
+        <v>400</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>401</v>
+      </c>
+      <c r="C185" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="D185" s="10" t="s">
+        <v>402</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A186" s="9" t="s">
+        <v>403</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>404</v>
+      </c>
+      <c r="C186" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D186" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E186" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A187" s="9" t="s">
+        <v>405</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="C187" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D187" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A188" s="9" t="s">
+        <v>407</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="C188" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D188" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A189" s="9" t="s">
+        <v>409</v>
+      </c>
+      <c r="B189" s="10" t="s">
+        <v>410</v>
+      </c>
+      <c r="C189" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A190" s="9" t="s">
+        <v>411</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>412</v>
+      </c>
+      <c r="C190" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="D190" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A191" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="B191" s="10" t="s">
+        <v>414</v>
+      </c>
+      <c r="C191" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A192" s="9" t="s">
+        <v>415</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="C192" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A193" s="9" t="s">
+        <v>417</v>
+      </c>
+      <c r="B193" s="10" t="s">
+        <v>418</v>
+      </c>
+      <c r="C193" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D193" s="10" t="s">
+        <v>43</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A194" s="9" t="s">
+        <v>419</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="C194" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="195" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A195" s="9" t="s">
+        <v>421</v>
+      </c>
+      <c r="B195" s="10" t="s">
+        <v>422</v>
+      </c>
+      <c r="C195" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="196" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A196" s="9" t="s">
+        <v>423</v>
+      </c>
+      <c r="B196" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C196" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A197" s="9" t="s">
+        <v>425</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="C197" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D197" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="198" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A198" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="B198" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="C198" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E198" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="199" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A199" s="9" t="s">
+        <v>429</v>
+      </c>
+      <c r="B199" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="C199" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E199" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="200" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A200" s="9" t="s">
+        <v>431</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="C200" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D200" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E200" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="201" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A201" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="B201" s="10" t="s">
+        <v>434</v>
+      </c>
+      <c r="C201" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="202" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A202" s="9" t="s">
+        <v>435</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>436</v>
+      </c>
+      <c r="C202" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="203" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A203" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="B203" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="C203" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D203" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="204" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A204" s="9" t="s">
+        <v>439</v>
+      </c>
+      <c r="B204" s="10" t="s">
+        <v>440</v>
+      </c>
+      <c r="C204" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="205" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A205" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="B205" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="C205" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D205" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="206" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A206" s="9" t="s">
+        <v>443</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C206" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D206" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A207" s="9" t="s">
+        <v>445</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C207" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D207" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E207" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="208" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A208" s="9" t="s">
+        <v>447</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>448</v>
+      </c>
+      <c r="C208" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="D208" s="10" t="s">
+        <v>449</v>
+      </c>
+      <c r="E208" s="10" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="209" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A209" s="9" t="s">
+        <v>450</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>451</v>
+      </c>
+      <c r="C209" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D209" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E209" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="210" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A210" s="9" t="s">
+        <v>452</v>
+      </c>
+      <c r="B210" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C210" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E210" s="10" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="211" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A211" s="9" t="s">
+        <v>454</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>455</v>
+      </c>
+      <c r="C211" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D211" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E211" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="212" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A212" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="C212" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D212" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E212" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="213" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A213" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="C213" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="D213" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="E213" s="10" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="214" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A214" s="9" t="s">
+        <v>460</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>461</v>
+      </c>
+      <c r="C214" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D214" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E214" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="215" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A215" s="9" t="s">
+        <v>462</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>463</v>
+      </c>
+      <c r="C215" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D215" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="E215" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="216" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A216" s="9" t="s">
+        <v>464</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>465</v>
+      </c>
+      <c r="C216" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D216" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="217" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A217" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>467</v>
+      </c>
+      <c r="C217" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D217" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E217" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="218" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A218" s="9" t="s">
+        <v>468</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>469</v>
+      </c>
+      <c r="C218" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D218" s="10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E218" s="10" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="219" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A219" s="9" t="s">
+        <v>470</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="C219" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D219" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="E219" s="10" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="220" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A220" s="9" t="s">
+        <v>472</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>473</v>
+      </c>
+      <c r="C220" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="D220" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E220" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="221" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A221" s="9" t="s">
         <v>474</v>
       </c>
-      <c r="B9" t="s">
+      <c r="B221" s="10" t="s">
+        <v>475</v>
+      </c>
+      <c r="C221" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="D221" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="E221" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="222" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A222" s="9" t="s">
+        <v>476</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="C222" s="10" t="s">
+        <v>478</v>
+      </c>
+      <c r="D222" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="E222" s="10" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="223" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A223" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="C223" s="10" t="s">
+        <v>42</v>
+      </c>
+      <c r="D223" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E223" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="224" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A224" s="9" t="s">
+        <v>481</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C224" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D224" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E224" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="225" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A225" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>484</v>
+      </c>
+      <c r="C225" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D225" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E225" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="226" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A226" s="9" t="s">
+        <v>485</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>486</v>
+      </c>
+      <c r="C226" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D226" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E226" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="227" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A227" s="9" t="s">
+        <v>487</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="C227" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="D227" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="E227" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="228" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A228" s="9" t="s">
+        <v>489</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>490</v>
+      </c>
+      <c r="C228" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="D228" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="E228" s="10" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="229" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A229" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="C229" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="2">
-[...44 lines deleted...]
-      <c r="A12" s="4">
+      <c r="D229" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="E229" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="230" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A230" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="C230" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D230" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E230" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="231" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A231" s="9" t="s">
+        <v>495</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>496</v>
+      </c>
+      <c r="C231" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D231" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E231" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="232" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A232" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="B232" s="10" t="s">
         <v>498</v>
       </c>
-      <c r="B12" t="s">
-[...13 lines deleted...]
-      <c r="A13" s="4">
+      <c r="C232" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D232" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="E232" s="10" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="233" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A233" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="C233" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D233" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E233" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="234" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A234" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="C234" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="D234" s="10" t="s">
+        <v>129</v>
+      </c>
+      <c r="E234" s="10" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="235" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A235" s="9" t="s">
         <v>503</v>
       </c>
-      <c r="B13" t="s">
-[...4089 lines deleted...]
-        <v>3</v>
+      <c r="B235" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="C235" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D235" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E235" s="10" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="236" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A236" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="C236" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D236" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E236" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="237" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A237" s="9" t="s">
+        <v>507</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="C237" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D237" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="E237" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="238" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A238" s="9" t="s">
+        <v>509</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="C238" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D238" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E238" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="239" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A239" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="B239" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="C239" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D239" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E239" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="240" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A240" s="9" t="s">
+        <v>513</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="C240" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D240" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E240" s="10" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="241" spans="1:5" x14ac:dyDescent="0.75">
+      <c r="A241" s="9" t="s">
+        <v>515</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="C241" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="D241" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E241" s="10" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A6:E253">
-[...3 lines deleted...]
-    <mergeCell ref="B1:D1"/>
+  <autoFilter ref="A4:E4" xr:uid="{738B2D1E-1864-4695-AED7-F6DA4E15BABA}"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A1:E1"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.7" right="0.7" top="0.55000000000000004" bottom="0.6" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Sheet1!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Montana Department of Labor and Industry</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Wolf, Alison</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>