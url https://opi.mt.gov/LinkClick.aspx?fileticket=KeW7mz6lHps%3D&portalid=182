--- v0 (2025-10-15)
+++ v1 (2026-05-21)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="23127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cpa497\Documents\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cpa632\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{885A51E4-E215-4952-8C8D-9974A8D5D98C}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{05B32B10-D550-495C-8EC8-B1E52DF8440B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="86280" yWindow="1770" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TIA - COMP - PER PUPIL AMT" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'TIA - COMP - PER PUPIL AMT'!$B$1:$F$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E34" i="1" l="1"/>
   <c r="E20" i="1"/>
@@ -165,51 +164,51 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>trl-j to insert row)]</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Project Schools by Name     (Column 1)
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="5" tint="-0.249977111117893"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>[Ctrl-t to insert row)]</t>
     </r>
   </si>
   <si>
-    <t>mailto:joconnor2@mt.gov</t>
+    <t>Zachariah.Hawkins@mt.gov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -360,518 +359,379 @@
     </border>
     <border>
       <left style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...30 lines deleted...]
-    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
-[...29 lines deleted...]
-    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
-[...20 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="41" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="41" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...8 lines deleted...]
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="41" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="41" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="44" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...51 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1000,843 +860,806 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:joconnor2@mt.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Zachariah.Hawkins@mt.gov" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J60"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="L52" sqref="L52"/>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
+      <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.1328125" defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
   <cols>
-    <col min="1" max="1" width="9.140625" style="1"/>
-[...6 lines deleted...]
-    <col min="8" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="9.1328125" style="1"/>
+    <col min="2" max="2" width="27.26953125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="17.7265625" style="16" customWidth="1"/>
+    <col min="4" max="4" width="12.54296875" style="18" customWidth="1"/>
+    <col min="5" max="5" width="12.26953125" style="16" customWidth="1"/>
+    <col min="6" max="6" width="12.54296875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7265625" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1328125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B1" s="73" t="s">
+    <row r="1" spans="1:10" ht="16" x14ac:dyDescent="0.8">
+      <c r="B1" s="56" t="s">
         <v>14</v>
       </c>
-      <c r="C1" s="74"/>
-[...2 lines deleted...]
-      <c r="F1" s="74"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
     </row>
-    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="73" t="s">
+    <row r="2" spans="1:10" ht="16" x14ac:dyDescent="0.8">
+      <c r="B2" s="56" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="74"/>
-[...2 lines deleted...]
-      <c r="F2" s="74"/>
+      <c r="C2" s="57"/>
+      <c r="D2" s="57"/>
+      <c r="E2" s="57"/>
+      <c r="F2" s="57"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B3" s="77" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="A3" s="21"/>
+      <c r="B3" s="60" t="s">
         <v>19</v>
       </c>
-      <c r="C3" s="78"/>
-[...2 lines deleted...]
-      <c r="F3" s="78"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B4" s="24"/>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B4" s="20"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="B5" s="24"/>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B5" s="20"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="F6" s="26"/>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B6" s="2"/>
+      <c r="D6" s="4"/>
+      <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
     </row>
-    <row r="7" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="6" t="s">
+    <row r="7" spans="1:10" customFormat="1" x14ac:dyDescent="0.75">
+      <c r="B7" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="18"/>
-      <c r="D7" s="27" t="s">
+      <c r="C7" s="15"/>
+      <c r="D7" s="17" t="s">
         <v>1</v>
       </c>
-      <c r="E7" s="18"/>
-      <c r="F7" s="7" t="s">
+      <c r="E7" s="15"/>
+      <c r="F7" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10"/>
-[...13 lines deleted...]
-      <c r="H9" s="4"/>
+      <c r="J7" s="7"/>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B8" s="3"/>
+      <c r="F8" s="4"/>
+      <c r="J8" s="3"/>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B9" s="3"/>
+      <c r="D9" s="58"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
       <c r="I9" s="3"/>
-      <c r="J9" s="4"/>
-[...2 lines deleted...]
-      <c r="B10" s="6" t="s">
+      <c r="J9" s="3"/>
+    </row>
+    <row r="10" spans="1:10" customFormat="1" x14ac:dyDescent="0.75">
+      <c r="B10" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="18"/>
-[...1 lines deleted...]
-      <c r="E10" s="22" t="s">
+      <c r="C10" s="15"/>
+      <c r="D10" s="17"/>
+      <c r="E10" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="6"/>
-[...9 lines deleted...]
-      <c r="F11" s="4"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B11" s="3"/>
+      <c r="F11" s="3"/>
       <c r="G11" s="3"/>
-      <c r="H11" s="4"/>
+      <c r="H11" s="3"/>
       <c r="I11" s="3"/>
-      <c r="J11" s="4"/>
-[...6 lines deleted...]
-      <c r="H12" s="4"/>
+      <c r="J11" s="3"/>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B12" s="3"/>
+      <c r="F12" s="4"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
       <c r="I12" s="3"/>
-      <c r="J12" s="4"/>
-[...3 lines deleted...]
-      <c r="B13" s="42" t="s">
+      <c r="J12" s="3"/>
+    </row>
+    <row r="13" spans="1:10" customFormat="1" x14ac:dyDescent="0.75">
+      <c r="B13" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="35"/>
-[...10 lines deleted...]
-      <c r="B14" s="43" t="s">
+      <c r="C13" s="15"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12"/>
+    </row>
+    <row r="14" spans="1:10" s="9" customFormat="1" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.9">
+      <c r="B14" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="C14" s="44" t="s">
+      <c r="C14" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="D14" s="45" t="s">
+      <c r="D14" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="E14" s="44" t="s">
+      <c r="E14" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="F14" s="43" t="s">
+      <c r="F14" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="G14" s="11"/>
-[...9 lines deleted...]
-      <c r="E15" s="49" t="str">
+      <c r="G14" s="8"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="8"/>
+      <c r="J14" s="8"/>
+    </row>
+    <row r="15" spans="1:10" ht="15.5" thickTop="1" x14ac:dyDescent="0.75">
+      <c r="B15" s="29"/>
+      <c r="C15" s="30"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="32" t="str">
         <f t="shared" ref="E15:E21" si="0">IF(D15=0,"-",C15/D15)</f>
         <v>-</v>
       </c>
-      <c r="F15" s="46"/>
+      <c r="F15" s="29"/>
       <c r="G15" s="2"/>
       <c r="H15" s="2"/>
       <c r="I15" s="2"/>
       <c r="J15" s="2"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E16" s="53" t="str">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B16" s="33"/>
+      <c r="C16" s="34"/>
+      <c r="D16" s="35"/>
+      <c r="E16" s="36" t="str">
         <f t="shared" si="0"/>
         <v>-</v>
       </c>
-      <c r="F16" s="50"/>
+      <c r="F16" s="33"/>
       <c r="G16" s="2"/>
       <c r="H16" s="2"/>
       <c r="I16" s="2"/>
       <c r="J16" s="2"/>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E17" s="53" t="str">
+    <row r="17" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B17" s="33"/>
+      <c r="C17" s="34"/>
+      <c r="D17" s="35"/>
+      <c r="E17" s="36" t="str">
         <f t="shared" ref="E17:E20" si="1">IF(D17=0,"-",C17/D17)</f>
         <v>-</v>
       </c>
-      <c r="F17" s="50"/>
+      <c r="F17" s="33"/>
       <c r="G17" s="2"/>
       <c r="H17" s="2"/>
       <c r="I17" s="2"/>
       <c r="J17" s="2"/>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E18" s="53" t="str">
+    <row r="18" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B18" s="33"/>
+      <c r="C18" s="34"/>
+      <c r="D18" s="35"/>
+      <c r="E18" s="36" t="str">
         <f t="shared" ref="E18" si="2">IF(D18=0,"-",C18/D18)</f>
         <v>-</v>
       </c>
-      <c r="F18" s="50"/>
+      <c r="F18" s="33"/>
       <c r="G18" s="2"/>
       <c r="H18" s="2"/>
       <c r="I18" s="2"/>
       <c r="J18" s="2"/>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E19" s="53" t="str">
+    <row r="19" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B19" s="33"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="35"/>
+      <c r="E19" s="36" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="F19" s="50"/>
+      <c r="F19" s="33"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E20" s="53" t="str">
+    <row r="20" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B20" s="33"/>
+      <c r="C20" s="34"/>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36" t="str">
         <f t="shared" si="1"/>
         <v>-</v>
       </c>
-      <c r="F20" s="50"/>
+      <c r="F20" s="33"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
     </row>
-    <row r="21" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E21" s="57" t="str">
+    <row r="21" spans="2:10" ht="15.5" thickBot="1" x14ac:dyDescent="0.9">
+      <c r="B21" s="37"/>
+      <c r="C21" s="38"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="40" t="str">
         <f t="shared" si="0"/>
         <v>-</v>
       </c>
-      <c r="F21" s="54"/>
+      <c r="F21" s="37"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
     </row>
-    <row r="22" spans="1:10" s="17" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B22" s="58" t="s">
+    <row r="22" spans="2:10" s="14" customFormat="1" ht="15.5" thickTop="1" x14ac:dyDescent="0.75">
+      <c r="B22" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="59">
+      <c r="C22" s="42">
         <f>SUM(C15:C21)</f>
         <v>0</v>
       </c>
-      <c r="D22" s="60">
+      <c r="D22" s="43">
         <f>SUM(D15:D21)</f>
         <v>0</v>
       </c>
-      <c r="E22" s="61">
+      <c r="E22" s="44">
         <f>SUM(E15:E21)</f>
         <v>0</v>
       </c>
-      <c r="F22" s="62"/>
-[...7 lines deleted...]
-      <c r="B23" s="63" t="s">
+      <c r="F22" s="45"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+    </row>
+    <row r="23" spans="2:10" s="14" customFormat="1" x14ac:dyDescent="0.75">
+      <c r="B23" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="C23" s="64" t="str">
+      <c r="C23" s="47" t="str">
         <f>IFERROR(AVERAGE(C15:C21),"-")</f>
         <v>-</v>
       </c>
-      <c r="D23" s="65" t="str">
+      <c r="D23" s="48" t="str">
         <f>IFERROR(AVERAGE(D15:D21),"-")</f>
         <v>-</v>
       </c>
-      <c r="E23" s="64" t="str">
+      <c r="E23" s="47" t="str">
         <f>IFERROR(AVERAGE(E15:E21),"-")</f>
         <v>-</v>
       </c>
-      <c r="F23" s="63"/>
-[...11 lines deleted...]
-      <c r="F24" s="30"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="13"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="13"/>
+      <c r="J23" s="13"/>
+    </row>
+    <row r="24" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B24" s="2"/>
+      <c r="F24" s="2"/>
       <c r="G24" s="2"/>
       <c r="H24" s="2"/>
       <c r="I24" s="2"/>
       <c r="J24" s="2"/>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F25" s="30"/>
+    <row r="25" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B25" s="2"/>
+      <c r="F25" s="2"/>
       <c r="G25" s="2"/>
       <c r="H25" s="2"/>
       <c r="I25" s="2"/>
       <c r="J25" s="2"/>
     </row>
-    <row r="26" spans="1:10" s="8" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B26" s="34" t="s">
+    <row r="26" spans="2:10" customFormat="1" x14ac:dyDescent="0.75">
+      <c r="B26" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="C26" s="35"/>
-[...10 lines deleted...]
-      <c r="B27" s="43" t="s">
+      <c r="C26" s="15"/>
+      <c r="D26" s="24"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="12"/>
+    </row>
+    <row r="27" spans="2:10" s="9" customFormat="1" ht="60.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.9">
+      <c r="B27" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="C27" s="44" t="s">
+      <c r="C27" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="D27" s="45" t="s">
+      <c r="D27" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="E27" s="44" t="s">
+      <c r="E27" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="F27" s="43" t="s">
+      <c r="F27" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="G27" s="11"/>
-[...9 lines deleted...]
-      <c r="E28" s="49" t="str">
+      <c r="G27" s="8"/>
+      <c r="H27" s="8"/>
+      <c r="I27" s="8"/>
+      <c r="J27" s="8"/>
+    </row>
+    <row r="28" spans="2:10" ht="15.5" thickTop="1" x14ac:dyDescent="0.75">
+      <c r="B28" s="29"/>
+      <c r="C28" s="30"/>
+      <c r="D28" s="31"/>
+      <c r="E28" s="32" t="str">
         <f>IF(D28=0,"-",C28/D28)</f>
         <v>-</v>
       </c>
-      <c r="F28" s="46"/>
+      <c r="F28" s="29"/>
       <c r="G28" s="2"/>
       <c r="H28" s="2"/>
       <c r="I28" s="2"/>
       <c r="J28" s="2"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E29" s="53" t="str">
+    <row r="29" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B29" s="33"/>
+      <c r="C29" s="34"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="36" t="str">
         <f t="shared" ref="E29:E34" si="3">IF(D29=0,"-",C29/D29)</f>
         <v>-</v>
       </c>
-      <c r="F29" s="50"/>
+      <c r="F29" s="33"/>
       <c r="G29" s="2"/>
       <c r="H29" s="2"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E30" s="53" t="str">
+    <row r="30" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B30" s="33"/>
+      <c r="C30" s="34"/>
+      <c r="D30" s="35"/>
+      <c r="E30" s="36" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
-      <c r="F30" s="50"/>
+      <c r="F30" s="33"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E31" s="53" t="str">
+    <row r="31" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B31" s="33"/>
+      <c r="C31" s="34"/>
+      <c r="D31" s="35"/>
+      <c r="E31" s="36" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
-      <c r="F31" s="50"/>
+      <c r="F31" s="33"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E32" s="53" t="str">
+    <row r="32" spans="2:10" x14ac:dyDescent="0.75">
+      <c r="B32" s="33"/>
+      <c r="C32" s="34"/>
+      <c r="D32" s="35"/>
+      <c r="E32" s="36" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
-      <c r="F32" s="50"/>
+      <c r="F32" s="33"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E33" s="53" t="str">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B33" s="33"/>
+      <c r="C33" s="34"/>
+      <c r="D33" s="35"/>
+      <c r="E33" s="36" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
-      <c r="F33" s="50"/>
+      <c r="F33" s="33"/>
       <c r="G33" s="2"/>
       <c r="H33" s="2"/>
       <c r="I33" s="2"/>
       <c r="J33" s="2"/>
     </row>
-    <row r="34" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E34" s="57" t="str">
+    <row r="34" spans="1:10" ht="15.5" thickBot="1" x14ac:dyDescent="0.9">
+      <c r="B34" s="37"/>
+      <c r="C34" s="38"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="40" t="str">
         <f t="shared" si="3"/>
         <v>-</v>
       </c>
-      <c r="F34" s="54"/>
+      <c r="F34" s="37"/>
       <c r="G34" s="2"/>
       <c r="H34" s="2"/>
       <c r="I34" s="2"/>
       <c r="J34" s="2"/>
     </row>
-    <row r="35" spans="1:10" s="14" customFormat="1" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B35" s="66" t="s">
+    <row r="35" spans="1:10" s="11" customFormat="1" ht="15.5" thickTop="1" x14ac:dyDescent="0.75">
+      <c r="B35" s="49" t="s">
         <v>10</v>
       </c>
-      <c r="C35" s="59">
+      <c r="C35" s="42">
         <f>SUM(C28:C34)</f>
         <v>0</v>
       </c>
-      <c r="D35" s="60">
+      <c r="D35" s="43">
         <f>SUM(D28:D34)</f>
         <v>0</v>
       </c>
-      <c r="E35" s="61">
+      <c r="E35" s="44">
         <f>SUM(E28:E34)</f>
         <v>0</v>
       </c>
-      <c r="F35" s="67"/>
-[...7 lines deleted...]
-      <c r="B36" s="68" t="s">
+      <c r="F35" s="50"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="10"/>
+      <c r="I35" s="10"/>
+      <c r="J35" s="10"/>
+    </row>
+    <row r="36" spans="1:10" s="11" customFormat="1" x14ac:dyDescent="0.75">
+      <c r="B36" s="51" t="s">
         <v>11</v>
       </c>
-      <c r="C36" s="64" t="str">
+      <c r="C36" s="47" t="str">
         <f>IFERROR(AVERAGE(C28:C34),"-")</f>
         <v>-</v>
       </c>
-      <c r="D36" s="65" t="str">
+      <c r="D36" s="48" t="str">
         <f>IFERROR(AVERAGE(D28:D34),"-")</f>
         <v>-</v>
       </c>
-      <c r="E36" s="64" t="str">
+      <c r="E36" s="47" t="str">
         <f>IFERROR(AVERAGE(E28:E34),"-")</f>
         <v>-</v>
       </c>
-      <c r="F36" s="69"/>
-[...8 lines deleted...]
-      <c r="D37" s="71">
+      <c r="F36" s="52"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="10"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B37" s="33"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="54">
         <v>0.9</v>
       </c>
-      <c r="E37" s="72" t="str">
+      <c r="E37" s="55" t="str">
         <f>IFERROR(E36*90%,"-")</f>
         <v>-</v>
       </c>
-      <c r="F37" s="50"/>
+      <c r="F37" s="33"/>
       <c r="G37" s="2"/>
       <c r="H37" s="2"/>
       <c r="I37" s="2"/>
       <c r="J37" s="2"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D38" s="71">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="B38" s="33"/>
+      <c r="C38" s="53"/>
+      <c r="D38" s="54">
         <v>1.1000000000000001</v>
       </c>
-      <c r="E38" s="72" t="str">
+      <c r="E38" s="55" t="str">
         <f>IFERROR(E36*110%,"-")</f>
         <v>-</v>
       </c>
-      <c r="F38" s="50"/>
+      <c r="F38" s="33"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F40" s="79"/>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.75">
+      <c r="A40" s="61"/>
+      <c r="B40" s="61"/>
+      <c r="C40" s="61"/>
+      <c r="D40" s="61"/>
+      <c r="E40" s="61"/>
+      <c r="F40" s="61"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B41" s="2"/>
-      <c r="C41" s="32"/>
+      <c r="C41" s="22"/>
       <c r="F41" s="2"/>
       <c r="G41" s="2"/>
       <c r="H41" s="2"/>
       <c r="I41" s="2"/>
       <c r="J41" s="2"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B42" s="2"/>
       <c r="F42" s="2"/>
       <c r="G42" s="2"/>
       <c r="H42" s="2"/>
       <c r="I42" s="2"/>
       <c r="J42" s="2"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B43" s="2"/>
       <c r="F43" s="2"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B46" s="2"/>
       <c r="F46" s="2"/>
       <c r="G46" s="2"/>
       <c r="H46" s="2"/>
       <c r="I46" s="2"/>
       <c r="J46" s="2"/>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B47" s="2"/>
       <c r="F47" s="2"/>
       <c r="G47" s="2"/>
       <c r="H47" s="2"/>
       <c r="I47" s="2"/>
       <c r="J47" s="2"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.75">
       <c r="B48" s="2"/>
       <c r="F48" s="2"/>
       <c r="G48" s="2"/>
       <c r="H48" s="2"/>
       <c r="I48" s="2"/>
       <c r="J48" s="2"/>
     </row>
-    <row r="49" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B49" s="2"/>
       <c r="F49" s="2"/>
       <c r="G49" s="2"/>
       <c r="H49" s="2"/>
       <c r="I49" s="2"/>
       <c r="J49" s="2"/>
     </row>
-    <row r="50" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B50" s="2"/>
       <c r="F50" s="2"/>
       <c r="G50" s="2"/>
       <c r="H50" s="2"/>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
     </row>
-    <row r="51" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B51" s="2"/>
       <c r="F51" s="2"/>
       <c r="G51" s="2"/>
       <c r="H51" s="2"/>
       <c r="I51" s="2"/>
       <c r="J51" s="2"/>
     </row>
-    <row r="52" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
     </row>
-    <row r="53" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
     </row>
-    <row r="54" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
     </row>
-    <row r="55" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
     </row>
-    <row r="56" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
     </row>
-    <row r="57" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="57" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
       <c r="H57" s="2"/>
       <c r="I57" s="2"/>
       <c r="J57" s="2"/>
     </row>
-    <row r="58" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="58" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
     </row>
-    <row r="59" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="59" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
     </row>
-    <row r="60" spans="2:10" x14ac:dyDescent="0.25">
+    <row r="60" spans="2:10" x14ac:dyDescent="0.75">
       <c r="B60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
     </row>
   </sheetData>
   <sheetProtection formatCells="0" formatRows="0" insertRows="0" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="B1:F1"/>
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="D9:F9"/>
     <mergeCell ref="B3:F3"/>
     <mergeCell ref="A40:F40"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Text may not be entered in the following cell." sqref="C28:D34 C15:D21" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>-99999</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="To insert row: Ctrl+j" sqref="B21" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B3" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;G</oddFooter>
   </headerFooter>
-  <drawing r:id="rId3"/>
-  <legacyDrawingHF r:id="rId4"/>
+  <legacyDrawingHF r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>